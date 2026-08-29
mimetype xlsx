--- v0 (2025-11-03)
+++ v1 (2026-08-29)
@@ -9,101 +9,119 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <si>
     <t>Дата</t>
   </si>
   <si>
     <t>Фьючерс</t>
   </si>
   <si>
     <t>Сделка</t>
   </si>
   <si>
     <t>Цена входа</t>
   </si>
   <si>
     <t>Цена выхода</t>
   </si>
   <si>
     <t>Объём</t>
   </si>
   <si>
     <t>Прибыль</t>
   </si>
   <si>
     <t>Комиссия</t>
   </si>
   <si>
     <t>Результат</t>
   </si>
   <si>
     <t>Тип сделки</t>
   </si>
   <si>
     <t>Прибыль %</t>
   </si>
   <si>
     <t>Длит.</t>
   </si>
   <si>
+    <t>D 24ч</t>
+  </si>
+  <si>
     <t>D 1ч</t>
   </si>
   <si>
+    <t>D 15м</t>
+  </si>
+  <si>
+    <t>D 5м</t>
+  </si>
+  <si>
     <t>D_BTC 1ч</t>
   </si>
   <si>
+    <t>D_BTC 15м</t>
+  </si>
+  <si>
+    <t>D_BTC 5м</t>
+  </si>
+  <si>
+    <t>QAV24</t>
+  </si>
+  <si>
     <t>Ликв.</t>
   </si>
   <si>
+    <t> </t>
+  </si>
+  <si>
     <t>Всего:0 </t>
-  </si>
-[...1 lines deleted...]
-    <t> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <name val="Courier New"/>
       <family val="2"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Courier New"/>
       <family val="2"/>
       <sz val="9"/>
       <b/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -129,157 +147,264 @@
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O2"/>
+  <dimension ref="A1:U3"/>
   <cols>
     <col min="1" max="1" width="20"/>
     <col min="2" max="2" width="16"/>
     <col min="3" max="3" width="10"/>
     <col min="4" max="4" width="12"/>
     <col min="5" max="5" width="12"/>
     <col min="6" max="6" width="6"/>
     <col min="7" max="7" width="8"/>
     <col min="8" max="8" width="9"/>
     <col min="9" max="9" width="10"/>
     <col min="10" max="10" width="11"/>
     <col min="11" max="11" width="10"/>
     <col min="12" max="12" width="6"/>
-    <col min="13" max="13" width="5"/>
-    <col min="14" max="14" width="9"/>
+    <col min="13" max="13" width="6"/>
+    <col min="14" max="14" width="5"/>
     <col min="15" max="15" width="6"/>
+    <col min="16" max="16" width="5"/>
+    <col min="17" max="17" width="9"/>
+    <col min="18" max="18" width="10"/>
+    <col min="19" max="19" width="9"/>
+    <col min="20" max="20" width="6"/>
+    <col min="21" max="21" width="6"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
       </c>
       <c r="F1" t="s" s="2">
         <v>5</v>
       </c>
       <c r="G1" t="s" s="2">
         <v>6</v>
       </c>
       <c r="H1" t="s" s="2">
         <v>7</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>8</v>
       </c>
       <c r="J1" t="s" s="3">
         <v>9</v>
       </c>
       <c r="K1" t="s" s="2">
         <v>10</v>
       </c>
       <c r="L1" t="s" s="2">
         <v>11</v>
       </c>
       <c r="M1" t="s" s="2">
         <v>12</v>
       </c>
       <c r="N1" t="s" s="2">
         <v>13</v>
       </c>
       <c r="O1" t="s" s="2">
         <v>14</v>
       </c>
+      <c r="P1" t="s" s="2">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s" s="2">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s" s="2">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s" s="2">
+        <v>20</v>
+      </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="2">
-        <v>15</v>
+      <c r="A2" t="s" s="4">
+        <v>21</v>
       </c>
       <c r="B2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="F2" s="2">
         <v>0</v>
       </c>
       <c r="G2" s="2">
         <v>0</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
       <c r="I2" s="2">
         <v>0</v>
       </c>
       <c r="J2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="K2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="M2" t="s" s="4">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="N2" t="s" s="4">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="O2" s="2">
+        <v>21</v>
+      </c>
+      <c r="O2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="P2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="Q2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="R2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="S2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="T2" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="U2" s="2">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="C3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="D3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="E3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2">
+        <v>0</v>
+      </c>
+      <c r="G3" s="2">
+        <v>0</v>
+      </c>
+      <c r="H3" s="2">
+        <v>0</v>
+      </c>
+      <c r="I3" s="2">
+        <v>0</v>
+      </c>
+      <c r="J3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="K3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="L3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="M3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="N3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="O3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="P3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="Q3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="R3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="S3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="T3" t="s" s="4">
+        <v>21</v>
+      </c>
+      <c r="U3" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:language>en-US</dc:language>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>